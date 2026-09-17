--- v0 (2026-07-19)
+++ v1 (2026-09-17)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="BAWANG BOMBAI" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'BAWANG BOMBAI'!$B$1:$C$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="235">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="279">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Tanggal</t>
   </si>
   <si>
     <t>Harga Rata-Rata</t>
   </si>
   <si>
     <t>26-05-2025</t>
   </si>
   <si>
     <t>27-05-2025</t>
   </si>
   <si>
     <t>28-05-2025</t>
   </si>
   <si>
     <t>02-06-2025</t>
   </si>
   <si>
     <t>03-06-2025</t>
   </si>
   <si>
@@ -719,50 +719,182 @@
     <t>07-07-2026</t>
   </si>
   <si>
     <t>08-07-2026</t>
   </si>
   <si>
     <t>09-07-2026</t>
   </si>
   <si>
     <t>10-07-2026</t>
   </si>
   <si>
     <t>13-07-2026</t>
   </si>
   <si>
     <t>14-07-2026</t>
   </si>
   <si>
     <t>15-07-2026</t>
   </si>
   <si>
     <t>16-07-2026</t>
   </si>
   <si>
     <t>17-07-2026</t>
+  </si>
+  <si>
+    <t>20-07-2026</t>
+  </si>
+  <si>
+    <t>21-07-2026</t>
+  </si>
+  <si>
+    <t>22-07-2026</t>
+  </si>
+  <si>
+    <t>23-07-2026</t>
+  </si>
+  <si>
+    <t>24-07-2026</t>
+  </si>
+  <si>
+    <t>27-07-2026</t>
+  </si>
+  <si>
+    <t>28-07-2026</t>
+  </si>
+  <si>
+    <t>29-07-2026</t>
+  </si>
+  <si>
+    <t>30-07-2026</t>
+  </si>
+  <si>
+    <t>31-07-2026</t>
+  </si>
+  <si>
+    <t>03-08-2026</t>
+  </si>
+  <si>
+    <t>04-08-2026</t>
+  </si>
+  <si>
+    <t>05-08-2026</t>
+  </si>
+  <si>
+    <t>06-08-2026</t>
+  </si>
+  <si>
+    <t>07-08-2026</t>
+  </si>
+  <si>
+    <t>10-08-2026</t>
+  </si>
+  <si>
+    <t>11-08-2026</t>
+  </si>
+  <si>
+    <t>12-08-2026</t>
+  </si>
+  <si>
+    <t>13-08-2026</t>
+  </si>
+  <si>
+    <t>14-08-2026</t>
+  </si>
+  <si>
+    <t>17-08-2026</t>
+  </si>
+  <si>
+    <t>18-08-2026</t>
+  </si>
+  <si>
+    <t>19-08-2026</t>
+  </si>
+  <si>
+    <t>20-08-2026</t>
+  </si>
+  <si>
+    <t>21-08-2026</t>
+  </si>
+  <si>
+    <t>24-08-2026</t>
+  </si>
+  <si>
+    <t>25-08-2026</t>
+  </si>
+  <si>
+    <t>26-08-2026</t>
+  </si>
+  <si>
+    <t>27-08-2026</t>
+  </si>
+  <si>
+    <t>28-08-2026</t>
+  </si>
+  <si>
+    <t>31-08-2026</t>
+  </si>
+  <si>
+    <t>01-09-2026</t>
+  </si>
+  <si>
+    <t>02-09-2026</t>
+  </si>
+  <si>
+    <t>03-09-2026</t>
+  </si>
+  <si>
+    <t>04-09-2026</t>
+  </si>
+  <si>
+    <t>07-09-2026</t>
+  </si>
+  <si>
+    <t>08-09-2026</t>
+  </si>
+  <si>
+    <t>09-09-2026</t>
+  </si>
+  <si>
+    <t>10-09-2026</t>
+  </si>
+  <si>
+    <t>11-09-2026</t>
+  </si>
+  <si>
+    <t>14-09-2026</t>
+  </si>
+  <si>
+    <t>15-09-2026</t>
+  </si>
+  <si>
+    <t>16-09-2026</t>
+  </si>
+  <si>
+    <t>17-09-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1068,51 +1200,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C233"/>
+  <dimension ref="A1:C277"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="true" style="1"/>
     <col min="2" max="2" width="12" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="18" customWidth="true" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1">
@@ -3642,50 +3774,534 @@
       </c>
       <c r="C231" s="1">
         <v>36200</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1">
         <v>231</v>
       </c>
       <c r="B232" s="1" t="s">
         <v>233</v>
       </c>
       <c r="C232" s="1">
         <v>36833</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1">
         <v>232</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>234</v>
       </c>
       <c r="C233" s="1">
         <v>36200</v>
+      </c>
+    </row>
+    <row r="234" spans="1:3">
+      <c r="A234" s="1">
+        <v>233</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="C234" s="1">
+        <v>36833</v>
+      </c>
+    </row>
+    <row r="235" spans="1:3">
+      <c r="A235" s="1">
+        <v>234</v>
+      </c>
+      <c r="B235" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C235" s="1">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="236" spans="1:3">
+      <c r="A236" s="1">
+        <v>235</v>
+      </c>
+      <c r="B236" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="C236" s="1">
+        <v>36400</v>
+      </c>
+    </row>
+    <row r="237" spans="1:3">
+      <c r="A237" s="1">
+        <v>236</v>
+      </c>
+      <c r="B237" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="C237" s="1">
+        <v>36667</v>
+      </c>
+    </row>
+    <row r="238" spans="1:3">
+      <c r="A238" s="1">
+        <v>237</v>
+      </c>
+      <c r="B238" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C238" s="1">
+        <v>35714</v>
+      </c>
+    </row>
+    <row r="239" spans="1:3">
+      <c r="A239" s="1">
+        <v>238</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="C239" s="1">
+        <v>35833</v>
+      </c>
+    </row>
+    <row r="240" spans="1:3">
+      <c r="A240" s="1">
+        <v>239</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C240" s="1">
+        <v>35833</v>
+      </c>
+    </row>
+    <row r="241" spans="1:3">
+      <c r="A241" s="1">
+        <v>240</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="C241" s="1">
+        <v>35667</v>
+      </c>
+    </row>
+    <row r="242" spans="1:3">
+      <c r="A242" s="1">
+        <v>241</v>
+      </c>
+      <c r="B242" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="C242" s="1">
+        <v>35667</v>
+      </c>
+    </row>
+    <row r="243" spans="1:3">
+      <c r="A243" s="1">
+        <v>242</v>
+      </c>
+      <c r="B243" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="C243" s="1">
+        <v>35800</v>
+      </c>
+    </row>
+    <row r="244" spans="1:3">
+      <c r="A244" s="1">
+        <v>243</v>
+      </c>
+      <c r="B244" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C244" s="1">
+        <v>36333</v>
+      </c>
+    </row>
+    <row r="245" spans="1:3">
+      <c r="A245" s="1">
+        <v>244</v>
+      </c>
+      <c r="B245" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="C245" s="1">
+        <v>36600</v>
+      </c>
+    </row>
+    <row r="246" spans="1:3">
+      <c r="A246" s="1">
+        <v>245</v>
+      </c>
+      <c r="B246" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="C246" s="1">
+        <v>36667</v>
+      </c>
+    </row>
+    <row r="247" spans="1:3">
+      <c r="A247" s="1">
+        <v>246</v>
+      </c>
+      <c r="B247" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="C247" s="1">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="248" spans="1:3">
+      <c r="A248" s="1">
+        <v>247</v>
+      </c>
+      <c r="B248" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="C248" s="1">
+        <v>36600</v>
+      </c>
+    </row>
+    <row r="249" spans="1:3">
+      <c r="A249" s="1">
+        <v>248</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="C249" s="1">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="250" spans="1:3">
+      <c r="A250" s="1">
+        <v>249</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C250" s="1">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="251" spans="1:3">
+      <c r="A251" s="1">
+        <v>250</v>
+      </c>
+      <c r="B251" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="C251" s="1">
+        <v>35200</v>
+      </c>
+    </row>
+    <row r="252" spans="1:3">
+      <c r="A252" s="1">
+        <v>251</v>
+      </c>
+      <c r="B252" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="C252" s="1">
+        <v>36400</v>
+      </c>
+    </row>
+    <row r="253" spans="1:3">
+      <c r="A253" s="1">
+        <v>252</v>
+      </c>
+      <c r="B253" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="C253" s="1">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="254" spans="1:3">
+      <c r="A254" s="1">
+        <v>253</v>
+      </c>
+      <c r="B254" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="C254" s="1">
+        <v>35000</v>
+      </c>
+    </row>
+    <row r="255" spans="1:3">
+      <c r="A255" s="1">
+        <v>254</v>
+      </c>
+      <c r="B255" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="C255" s="1">
+        <v>35400</v>
+      </c>
+    </row>
+    <row r="256" spans="1:3">
+      <c r="A256" s="1">
+        <v>255</v>
+      </c>
+      <c r="B256" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="C256" s="1">
+        <v>35500</v>
+      </c>
+    </row>
+    <row r="257" spans="1:3">
+      <c r="A257" s="1">
+        <v>256</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="C257" s="1">
+        <v>35200</v>
+      </c>
+    </row>
+    <row r="258" spans="1:3">
+      <c r="A258" s="1">
+        <v>257</v>
+      </c>
+      <c r="B258" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="C258" s="1">
+        <v>35200</v>
+      </c>
+    </row>
+    <row r="259" spans="1:3">
+      <c r="A259" s="1">
+        <v>258</v>
+      </c>
+      <c r="B259" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="C259" s="1">
+        <v>35000</v>
+      </c>
+    </row>
+    <row r="260" spans="1:3">
+      <c r="A260" s="1">
+        <v>259</v>
+      </c>
+      <c r="B260" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C260" s="1">
+        <v>35500</v>
+      </c>
+    </row>
+    <row r="261" spans="1:3">
+      <c r="A261" s="1">
+        <v>260</v>
+      </c>
+      <c r="B261" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="C261" s="1">
+        <v>35200</v>
+      </c>
+    </row>
+    <row r="262" spans="1:3">
+      <c r="A262" s="1">
+        <v>261</v>
+      </c>
+      <c r="B262" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="C262" s="1">
+        <v>33800</v>
+      </c>
+    </row>
+    <row r="263" spans="1:3">
+      <c r="A263" s="1">
+        <v>262</v>
+      </c>
+      <c r="B263" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="C263" s="1">
+        <v>33500</v>
+      </c>
+    </row>
+    <row r="264" spans="1:3">
+      <c r="A264" s="1">
+        <v>263</v>
+      </c>
+      <c r="B264" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="C264" s="1">
+        <v>33500</v>
+      </c>
+    </row>
+    <row r="265" spans="1:3">
+      <c r="A265" s="1">
+        <v>264</v>
+      </c>
+      <c r="B265" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="C265" s="1">
+        <v>33750</v>
+      </c>
+    </row>
+    <row r="266" spans="1:3">
+      <c r="A266" s="1">
+        <v>265</v>
+      </c>
+      <c r="B266" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="C266" s="1">
+        <v>33800</v>
+      </c>
+    </row>
+    <row r="267" spans="1:3">
+      <c r="A267" s="1">
+        <v>266</v>
+      </c>
+      <c r="B267" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="C267" s="1">
+        <v>33800</v>
+      </c>
+    </row>
+    <row r="268" spans="1:3">
+      <c r="A268" s="1">
+        <v>267</v>
+      </c>
+      <c r="B268" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="C268" s="1">
+        <v>33000</v>
+      </c>
+    </row>
+    <row r="269" spans="1:3">
+      <c r="A269" s="1">
+        <v>268</v>
+      </c>
+      <c r="B269" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="C269" s="1">
+        <v>35600</v>
+      </c>
+    </row>
+    <row r="270" spans="1:3">
+      <c r="A270" s="1">
+        <v>269</v>
+      </c>
+      <c r="B270" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="C270" s="1">
+        <v>33000</v>
+      </c>
+    </row>
+    <row r="271" spans="1:3">
+      <c r="A271" s="1">
+        <v>270</v>
+      </c>
+      <c r="B271" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="C271" s="1">
+        <v>34750</v>
+      </c>
+    </row>
+    <row r="272" spans="1:3">
+      <c r="A272" s="1">
+        <v>271</v>
+      </c>
+      <c r="B272" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="C272" s="1">
+        <v>34571</v>
+      </c>
+    </row>
+    <row r="273" spans="1:3">
+      <c r="A273" s="1">
+        <v>272</v>
+      </c>
+      <c r="B273" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="C273" s="1">
+        <v>33714</v>
+      </c>
+    </row>
+    <row r="274" spans="1:3">
+      <c r="A274" s="1">
+        <v>273</v>
+      </c>
+      <c r="B274" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="C274" s="1">
+        <v>31833</v>
+      </c>
+    </row>
+    <row r="275" spans="1:3">
+      <c r="A275" s="1">
+        <v>274</v>
+      </c>
+      <c r="B275" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="C275" s="1">
+        <v>35333</v>
+      </c>
+    </row>
+    <row r="276" spans="1:3">
+      <c r="A276" s="1">
+        <v>275</v>
+      </c>
+      <c r="B276" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="C276" s="1">
+        <v>33750</v>
+      </c>
+    </row>
+    <row r="277" spans="1:3">
+      <c r="A277" s="1">
+        <v>276</v>
+      </c>
+      <c r="B277" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="C277" s="1">
+        <v>33286</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="B1:C1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>